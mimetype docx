--- v0 (2025-10-14)
+++ v1 (2026-04-30)
@@ -1,1535 +1,1723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="6FE5E318" w14:textId="6BEBA829" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="003F4C26" w14:paraId="24CD2554" wp14:textId="731D2DF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="62B55FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Zasady zaliczenia "WF na rowerze"</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="003F4C26" w14:paraId="2A1A8945" wp14:textId="322BEF7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           Zajęcia odbywają się w soboty w formie wycieczek rowerowych po Krakowie i okolicach. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Średnia długość trasy to ok.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="6D680AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>km</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Polecane dla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>osób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> które często korzystają z roweru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="694C2A28" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>• na ocen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ę </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>bdb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obowiązuje udział w 5 wycieczkach </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="1D5A1CDE" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">• na ocenę </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>bdb</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>db</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> udział w 4 wycieczkach + 1 odróbka (inna grupa zajęć terenowych)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D863961" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...10 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="6E41D9E8" wp14:textId="54199B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">• na ocenę </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:sz w:val="32"/>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>dst</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:sz w:val="32"/>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> udział w 4 wycieczkach</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">Szczegóły kryteriów ocen w regulaminie </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4">
-        <w:r>
+      <w:hyperlink r:id="Rabbcbb329a104174">
+        <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://swfis.uek.krakow.pl/regulamin-zaliczenia-zajec-terenowych-swfis-uek-semestr-letni-2021-22/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> Czas trwania wycieczki  9.00 -13.30</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Czas trwania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>wyciecz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ki  9.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -13.30</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t>Terminy zajęć: 4 10, 11 10, 18 10, 25 10, 8 11 2025</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Terminy zajęć: 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="783CAF6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="7A5CA656">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="5B580A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="09502A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="2E87C7FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="67808344">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="6E3872AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="17684090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="2481FC5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> Należy posiadać sprawny  rower,  strój odpowiedni do warunków atmosferycznych, prowiant, wskazane jest posiadanie kasku rowerowego.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Należy po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siadać </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>sprawny  rower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,  strój</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedni do warunków atmosferycznych, prowiant, wskazane jest posiadanie kasku rowerowego.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Zapraszam również na naszą stronę:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId5">
-        <w:r>
+      <w:hyperlink r:id="R83b1ee03556b4216">
+        <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://www.facebook.com/azs.bikesection/?show_switched_toast=0&amp;show_invite_to_follow=0&amp;show_switched_tooltip=0&amp;show_podcast_settings=0&amp;show_community_transition=0&amp;show_community_review_changes=0&amp;show_follower_visibility_disclosure=0</w:t>
+          <w:t>https://www.facebook.com/azs.bikesection/?show_switched_toast=0&amp;show_invite_to_follow=0&amp;show_switched_t</w:t>
+        </w:r>
+        <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ooltip=0&amp;show_podcast_settings=0&amp;show_community_transition=0&amp;show_community_review_changes=0&amp;show_follower_visibility_disclosure=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31540F63" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...10 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0002018A" w:rsidRDefault="0002018A" w14:paraId="672A6659" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0002018A" w:rsidRDefault="003F4C26" w14:paraId="1256CDA7" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002018A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Terminarz wycieczek:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="003F4C26" w14:paraId="51F65CFD" wp14:textId="12BB21FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-          <w:sz w:val="36"/>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="3010D2A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="38487858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobota</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I wycieczka rowerowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="207C8C80" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Las Wolski</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="4DA464F2" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Zbiórka o godz.9.00 przed Paw. Sportowym UEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A77BA" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...38 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="00D31E26" w14:paraId="0A37501D" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="0002018A" w14:paraId="0DBB621D" wp14:textId="1470BC34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="751B3C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="47599ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="4E07C3E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>II wycieczka rowerowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD07E70" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...26 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="2F2EFA0E" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Kraków – Nowa Huta</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="59B9A371" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Zbiórka o godz. 9.00 przed Paw. Sportowym UEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6434D391" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...38 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p w:rsidR="6A484932" w:rsidP="6A484932" w:rsidRDefault="6A484932" w14:paraId="53452C2D" w14:textId="002005C8">
+      <w:pPr>
+        <w:pStyle w:val="Normalny"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6A484932" w:rsidP="6A484932" w:rsidRDefault="6A484932" w14:paraId="181AA73C" w14:textId="2AB9DF0B">
+      <w:pPr>
+        <w:pStyle w:val="Normalny"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6A484932" w:rsidP="6A484932" w:rsidRDefault="6A484932" w14:paraId="60111A92" w14:textId="38FD8D65">
+      <w:pPr>
+        <w:pStyle w:val="Normalny"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="0002018A" w14:paraId="218FA0A0" wp14:textId="113B01F7">
+      <w:pPr>
+        <w:pStyle w:val="Normalny"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="7B6838E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV 2025 sobota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">III wycieczka rowerowa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34087BB2" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...26 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="0C254F6B" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Kraków – Wieliczka</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0002018A" w:rsidRDefault="003F4C26" w14:paraId="7B8F36B8" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Zbiórka o godz. 9.00 przed Paw. Sportowym UEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3481D975" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...38 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p w:rsidR="6A484932" w:rsidP="6A484932" w:rsidRDefault="6A484932" w14:paraId="20D6E7D3" w14:textId="18E2203A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0002018A" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="0002018A" w14:paraId="57A4EF69" wp14:textId="1D353ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="0AE5C16D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 sobota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>IV wycieczka rowerowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B320D9" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="5B0E360D" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Krakó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w – Dolina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Dłubni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="1F09F9F0" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Zbiórka o godz. 9.00 przed Paw. Sportowym UEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A01175C" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...38 lines deleted...]
-          <w:sz w:val="32"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="00D31E26" w14:paraId="02EB378F" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidP="6A484932" w:rsidRDefault="0002018A" w14:paraId="32C5D012" wp14:textId="002392AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A484932" w:rsidR="3E80D59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="53252C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="54B8F228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V 2025 sobota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A484932" w:rsidR="45458785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>V wycieczka rowerowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B89ADF8" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="394A82B6" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Kraków – Ojców</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE3C389" w14:textId="77777777" w:rsidR="00BF0F90" w:rsidRDefault="00884AC6">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="76FC95C0" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zbiórka o godz. 9.00 przed Paw. Sportowym UEK </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="003F4C26" w14:paraId="03C42686" wp14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> mgr </w:t>
-[...41 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        mgr J. Drej</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D31E26" w:rsidRDefault="00D31E26" w14:paraId="6A05A809" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D31E26">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF0F90"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BF0F90"/>
+    <w:rsidRoot w:val="00D31E26"/>
+    <w:rsid w:val="0002018A"/>
+    <w:rsid w:val="003F4C26"/>
+    <w:rsid w:val="00D31E26"/>
+    <w:rsid w:val="09502A56"/>
+    <w:rsid w:val="0AE5C16D"/>
+    <w:rsid w:val="17684090"/>
+    <w:rsid w:val="2481FC5C"/>
+    <w:rsid w:val="2E87C7FC"/>
+    <w:rsid w:val="3010D2A7"/>
+    <w:rsid w:val="365DD1CE"/>
+    <w:rsid w:val="38487858"/>
+    <w:rsid w:val="3E80D59D"/>
+    <w:rsid w:val="45458785"/>
+    <w:rsid w:val="47599ED2"/>
+    <w:rsid w:val="4E07C3E1"/>
+    <w:rsid w:val="4E23F247"/>
+    <w:rsid w:val="53252C03"/>
+    <w:rsid w:val="54B8F228"/>
+    <w:rsid w:val="5AB30080"/>
+    <w:rsid w:val="5B580A53"/>
+    <w:rsid w:val="62B55FCD"/>
+    <w:rsid w:val="67808344"/>
+    <w:rsid w:val="6A484932"/>
+    <w:rsid w:val="6D680AFD"/>
+    <w:rsid w:val="6E3872AD"/>
+    <w:rsid w:val="751B3C6C"/>
+    <w:rsid w:val="783CAF6D"/>
+    <w:rsid w:val="7A5CA656"/>
+    <w:rsid w:val="7B6838E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3846573A"/>
-  <w15:docId w15:val="{52E04735-78B9-41A4-B6D9-2F7C7245F45B}"/>
+  <w14:docId w14:val="7897BC34"/>
+  <w15:docId w15:val="{6F6D4439-60C5-462E-AA1D-7BB03A698330}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:styleId="Normalny" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:styleId="Domylnaczcionkaakapitu" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:styleId="Standardowy" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:styleId="Bezlisty" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/azs.bikesection/?show_switched_toast=0&amp;show_invite_to_follow=0&amp;show_switched_tooltip=0&amp;show_podcast_settings=0&amp;show_community_transition=0&amp;show_community_review_changes=0&amp;show_follower_visibility_disclosure=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swfis.uek.krakow.pl/regulamin-zaliczenia-zajec-terenowych-swfis-uek-semestr-letni-2021-22/" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swfis.uek.krakow.pl/regulamin-zaliczenia-zajec-terenowych-swfis-uek-semestr-letni-2021-22/" TargetMode="External" Id="Rabbcbb329a104174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/azs.bikesection/?show_switched_toast=0&amp;show_invite_to_follow=0&amp;show_switched_tooltip=0&amp;show_podcast_settings=0&amp;show_community_transition=0&amp;show_community_review_changes=0&amp;show_follower_visibility_disclosure=0" TargetMode="External" Id="R83b1ee03556b4216" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <lastModifiedBy>Jerzy Drej</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>